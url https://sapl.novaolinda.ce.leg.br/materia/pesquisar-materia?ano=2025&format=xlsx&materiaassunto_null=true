--- v0 (2025-12-09)
+++ v1 (2026-04-04)
@@ -10,177 +10,177 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1291" uniqueCount="480">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1307" uniqueCount="484">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lourdes Saúde</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Indicação nº 01/2025, da vereadora Lourdes da Saúde_x000D_
 Indica a reforma e ampliação da quadra poliesportiva, do Colégio Padre Cristiano Coelho.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Indica, na forma do V artigo  140 do Regimento Interno Indico ao Senhor Prefeito Municipal e a Secretaria de Esporte, Cultura e Turismo que seja realizada a reforma e manutenção do Centro de Eventos José Ariovaldo Sampaio.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Projeto de Indicação Nº 03/2025, do Vereadora Lourdes da_x000D_
 Saúde, solicitando a realização de eventos culturais com apresentações de_x000D_
 artistas locais nos finais de semana para fomentar o turismo e valorizar a_x000D_
 cultura do município.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Dra. Karinne</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PPREFEITO MUNICIPAL DE NOVA OLINDA A INICIATIVA DE PROJETO DE LEI QUE DISPOE SOBRE OS DIREITOS DOS ESTUDANTES UNIVERSITÁRIOS QUANTO AO TRANSPORTE PÚBLICO INTERMUNICIPAL GRATUITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_indicacao_no_05-2025_-_programa_municipal_de_atividades_recreativas_tea_-_autora_vereadora_lourdes_da_saude.docx</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_indicacao_no_05-2025_-_programa_municipal_de_atividades_recreativas_tea_-_autora_vereadora_lourdes_da_saude.docx</t>
   </si>
   <si>
     <t>Criação de um Programa Municipal com atividades Recreativas para crianças e adolescente com Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_indicacao_no_06-2025_-_fumace_-_autora_vereadora_lourdes_da_saude.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_indicacao_no_06-2025_-_fumace_-_autora_vereadora_lourdes_da_saude.pdf</t>
   </si>
   <si>
     <t>Indica adoção de providências em REGIME DE URGÊNCIA que viabilizem a pulverização de inseticida com carro fumacê nas ruas, praças e parques de nossa cidade.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Indica que seja feita a reforma da quadra poliesportiva do Sítio São João, nesta cidade de Nova Olinda-CE.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Toin de Deda</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/196/toim_de_deda.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/196/toim_de_deda.pdf</t>
   </si>
   <si>
     <t>Denominar de "Rua Santo Expedito" uma via pública atualmente sem denominação oficial, localizada no bairro João Miguel, nesta cidade de Nova Olinda-CE.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honoráro à Patrício Lima de Sant'ana</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Indica a Iniciativa de Coordenadoria para assuntos da Juventude vinculada à Secretaria Municipal de esportes, Juventude e diversidade.....</t>
   </si>
   <si>
     <t>208</t>
   </si>
@@ -320,50 +320,68 @@
     <t>25</t>
   </si>
   <si>
     <t>Corrinha SIND</t>
   </si>
   <si>
     <t>Indica que o ao Prefeito Municipal junto ao setor competente, a iniciativa da denominação e instalação de lâmpadas, em todos os postes de iluminação pública no trecho a margem da CE 292, que dá acesso à Escola Reunidos Santo Expedito, localizada no Distrito Triunfo, nesta cidade de Nova Olinda/CE.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Indica a criação do Conselho Municipal de Políticas de Diversidade</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Indica institui o projeto "Câmara Mirim" no município de Nova Olinda – CE, estabelece normas para o seu funcionamento e dá outras providências</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal a construção de uma cobertura e a substituição do piso de areia da Areninha da Escola Reunidas Santo Expedito no Distrito de Triunfo por piso adequado.</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a criação da Guarda Municipal e a implantação da Casa Municipal da Mulher.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Artesão Adaudo Cordeiro de Santana.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Requer a construção de uma Areninha e de uma Creche no Bairro Vila Alta.</t>
   </si>
@@ -522,60 +540,54 @@
   <si>
     <t>Pedido de Providência e informação Nº 01/2025, do Vereador Aureliano Souza, que requerendo a Secretaria Municipal de Educação o fornecimento do fardamento para os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Pedido de Providência e informação Nº 02/2025, da Vereadora Andrea Silva, que requer a adoção de providências urgentes para viabilizar a acessibilidade do ônibus Guanabara até o ponto de parada do Posto Atual.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Requerimento Nº 04/2025, do Vereador Toin de Deda, requerendo a construção de uma Praça Pública no Distrito Triunfo II, localizado nesta cidade de Nova Olinda-CE</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Requerimento Nº 08/2025, da Vereadora Drª. Karinne, requerendo a manutenção e conserto do esgoto da Rua São Pedro, localizada no bairro Vila Alta</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>Requerimento Nº 04/2025, do Vereador Carlim do Crediário, solicitando viabilização do calçamento da casa do Sr. Quinco à casa do Sr. Louro pai de Francir, localizada no Sítio Baixio dos Bernardos</t>
   </si>
   <si>
     <t>143</t>
-  </si>
-[...1 lines deleted...]
-    <t>29</t>
   </si>
   <si>
     <t>Requerimento Nº 03/2025, da vereadora Lourdes da Saúde, requerendo construção de uma Areninha no Sítio Barreiros</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Requerimento Nº 01/2025, do Vereador Cicin da Serra, requerendo a implantação de uma Unidade Básica de Saúde – UBS na Serra do Zabelê, no prédio aonde funcionava o antigo Colégio Óton Patrocínio</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Nº 07/2025, do Vereador Carlim do Crediário, solicitando a viabilização do calçamento, da casa de Luzia até a casa do seu Antônio Mariano, no Sítio Baixio dos Almeidas.</t>
   </si>
   <si>
     <t>146</t>
   </si>
@@ -651,301 +663,301 @@
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Coni</t>
   </si>
   <si>
     <t>Construção de uma Areninha e de uma Praça no Bairro Vila Santa Cruz (Boião), localizado nesta cidade de Nova Olinda-CE.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>ROÇO DAS ESTRADAS VICINAIS DE TODO O MUNICIPIO DE NOVA OLINDA-CE</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/165/req_41_-_2025_-_carlim_-_calcamento_triunfo.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/165/req_41_-_2025_-_carlim_-_calcamento_triunfo.pdf</t>
   </si>
   <si>
     <t>Construção de calçamento no Distrito Triunfo, com início na CE 292 até a Rua São Francisco em frente a casa de Chicão Dias</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/166/req_42_-_2025_-_carlim_-_ponto_de_moto-taxi.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/166/req_42_-_2025_-_carlim_-_ponto_de_moto-taxi.pdf</t>
   </si>
   <si>
     <t>Construção de um ponto de Moto-Táxi, com cobertura e acento, em frente a Mercearia de Tico na localidade do Distrito Triunfo na CE 292.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/167/req_43_-_2025_-_academia_da_saude_triunfo.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/167/req_43_-_2025_-_academia_da_saude_triunfo.pdf</t>
   </si>
   <si>
     <t>Construção de uma academia da saúde no Distrito de Triunfo.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Requalificação da passagem molhada conhecida como "Chico Batista", no sítio Riacho da Fortuna.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/169/req_45_-_2025_-_carlim_-quadra_sitio_gostoso.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/169/req_45_-_2025_-_carlim_-quadra_sitio_gostoso.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra poliesportiva na comunidade do Sítio Gostoso, neste município de Nova Olinda-Ce.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/170/req_46_dra._karinne.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/170/req_46_dra._karinne.pdf</t>
   </si>
   <si>
     <t>Calçamento completo da Rua Fortaleza, no bairro Centro.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/171/req_47-_2025_-_carlim_-_passagem_molhada_do_sitio_bujari.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/171/req_47-_2025_-_carlim_-_passagem_molhada_do_sitio_bujari.pdf</t>
   </si>
   <si>
     <t>Construção de duas passagens molhada no Riacho Bujari próximo ao senhor Tico Barbosa, neste município de Nova Olinda-CE.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/172/req_48-_2025_-_carlim_-_praca_do_sitio_sao_joao.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/172/req_48-_2025_-_carlim_-_praca_do_sitio_sao_joao.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça pública, na localidade do Sitio São João.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/173/req_49-_2025_-_carlim_-_calcamento_do_sitio_jurema.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/173/req_49-_2025_-_carlim_-_calcamento_do_sitio_jurema.pdf</t>
   </si>
   <si>
     <t>Execução do calçamento, na localidade do Sitio Jurema, ao lado da CE 292 com início na casa de Camila da Sorveteria até a casa de Dasdores.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/174/req_50-_2025_-_carlim_-_iluminacao_das_rotatorias.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/174/req_50-_2025_-_carlim_-_iluminacao_das_rotatorias.pdf</t>
   </si>
   <si>
     <t>execução de iluminação pública nas rotatórias do Sitio Grossos, na rotatória da rodovia que liga a Santana do Cariri e na do Bairro Terreiro Duro.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/175/req_51-_2025_-_carlim_-_calcamento_do_sitio_grossos.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/175/req_51-_2025_-_carlim_-_calcamento_do_sitio_grossos.pdf</t>
   </si>
   <si>
     <t>calçamento na localidade do Sitio Grossos, com início na casa do Senhor Assis Jeremias até a casa do Sr. Neném de Rosa.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/176/req_52-_2025_-_carlim_-_calcamento_do_sitio_serrinha.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/176/req_52-_2025_-_carlim_-_calcamento_do_sitio_serrinha.pdf</t>
   </si>
   <si>
     <t>Execução do calçamento na localidade do Sitio Serrinha, com início na casa do Senhor André até a casa do Senhor José Eudes.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/177/req_53_-_2025_-_toin_de_deda_-_aumento_de_vagas_do_posto_de_saude.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/177/req_53_-_2025_-_toin_de_deda_-_aumento_de_vagas_do_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>Aumentadas as vagas de atendimento na Unidade Básica de Saúde José Norberto de Carvalho – localizada no Distrito Triunfo</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/178/req_54_-_2025_-_toin_de_deda_-_ciclovia.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/178/req_54_-_2025_-_toin_de_deda_-_ciclovia.pdf</t>
   </si>
   <si>
     <t>Construção de uma Ciclovia ao longo da CE-292 ou CE-116</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Requer que seja realizada a Contratação de um Cirurgião Geral para atendimento de diversas demandas do nosso municipal.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Cronograma oficial de convocação dos aprovados no Concurso Publico Municipal?....._x000D_
 Previsão de Nomeação e posse dos aprovados?....</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Construção do calçamento da Rua de Antonio Valdemar Cordeiro, no bairro Pissarreira.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Complementação do calçamento da Rua São Sebastião bem como a construção do calçamento da Rua sem denominação oficial localizada no mesmo bairro, conforme especifica...</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/210/req.59.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/210/req.59.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Santa Luzia, localizada no Distrito de Triunfo, com a continuidade da Rua São Paulo.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Requer a construção de uma praça pública da localidade Serra do Zabele, situada nas proximidades do Colégio e do Posto de Saúde da comunidade.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Requer imediata regularização, pleno funcionamento e ampla divulgação das atividades do Conselho de Juventude- CMJ, instituida pela Lei Municipal nº899/2021, de 20 de agosto de 2021.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Asfaltamento de Ruas localizadas no Distrito de Triunfo, neste município de Nova Olinda-CE, conforme especifia.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Requer construção de banheiros públicos na Praça Horácio Rufino, localizada no Distrito de Triunfo.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/220/req_64.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/220/req_64.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça no entorno da Areninha Elison Laurentino, situada na comunidade do Terreiro Duro.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Denominar a Areninha do Bairro Vila Alta de "Antonio Wagney Matos da Silva"</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Debater e construir, de forma participativa, um Plano de Trabalho para a Juventude.</t>
   </si>
   <si>
     <t>241</t>
   </si>
@@ -994,51 +1006,51 @@
   <si>
     <t>247</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Proceder a realização da reforma, construção de banheiro e de uma arquibancada na quadra poliesportiva Pedro Rodrigues Brandão, localizada no Distrito de Triunfo, nesta cidade de Nova Olinda-CE.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Reforma da passagem molhada no Rio Cariús, e calçamento no trecho que liga acesso do Triunfo de Baixo, mais especificamente entre as propriedades do Sr. Tarcísio do Leite, à CE 292 neste município de Nova Olinda-CE.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/249/req_74.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/249/req_74.pdf</t>
   </si>
   <si>
     <t>Contratação de um de Médico Reumatologista em caráter de urgência,</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>solicitando a realização de obras de aproximadamente 300m2 (trezentos metros quadrados) de calçamento na estrada vicinal que dá acesso a mina da Empresa STARGESSO CHAVES – SA, com início na margem direita da CE 166, no sentido Nova Olinda/Santana do Cariri/CE, bem como, no entorno da Capela de Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>requer a construção do empissarramento da estrada que dá acesso à Residência do Senhor Mestre Odálio, no Sítio Pedra Branca.</t>
   </si>
   <si>
     <t>271</t>
   </si>
@@ -1154,96 +1166,96 @@
   <si>
     <t>Institui o Programa de recuperação Fiscal de Nova Olinda-CE (REFIS) para pessoas físicas e jurídicas e dá outras providencias.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Dispoe sobre a qualificação de entidades, sem fins lucrativos, como organizações sociais no âmbito do município, e dá outras providencias.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Altera Nomenclatura na Secretaria de Saude</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional ESPECIAL ao vigente orçamento do Município de Nova Olinda/CE, e dá outras providências.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/203/pl22.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/203/pl22.pdf</t>
   </si>
   <si>
     <t>Cria o Departamento de Merenda Escola no âmbito do Município de Nova Olinda/CE, dispõe sobre sua estrutura organizacional, define cargos de provimento em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/204/pl023.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/204/pl023.pdf</t>
   </si>
   <si>
     <t>Revogação a Lei que autorizou doação de imóvel localizado na Rua Alvim Alves, do município de Nova Olinda, para a Empresa Telecomunicações do Ceará S/A- Teleceará, e dá outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/205/pl024.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/205/pl024.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal da Pessoa Idosa vinculada à Secretaria de Assistencia Social do Município e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Altera a estrutura administrativa da Secretaria Municipal de Educação Básica do Município de Nova Olinda/CE, cria cargos comissionados e atualiza subsídio de cargo de Rádio Educativa, e dá outras providências.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Autoriza a atualização monetária dos valores de avaliação de metro quadrado da zona urbana, e dá outras providências.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do vencimento base do cargo de Fisioterapeuta, no âmbito do Município de Nova Olinda/CE, e dá outras providências.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/221/pl_028.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/221/pl_028.pdf</t>
   </si>
   <si>
     <t>Institui a bonificação por Desempenho Atingido-BDA no ambito da Secretaria Municipal de Educação de Nova Olinda-CE , e dá outras providências.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Plano Plurianual do Município de Nova Olinda-CE para o quadrienio 2026/2029, e dá outras providências</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Autoriza a concessão onerosa do Abatedouro Público do Município de Nova Olinda-CE à iniciativa privada para a exploração dos serviços de abate de bovinos, suínos, ovinos e caprinos, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Institui a Política Pública de Direitos e Garantias da Pessoa com Fibromialgia no âmbito do município de Nova Olinda e dá outras providências.</t>
   </si>
   <si>
     <t>239</t>
   </si>
@@ -1359,51 +1371,51 @@
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 02/2025, da Vereadora Coni, considera_x000D_
 de Utilidade Pública a Associação Caririense de Atletismo – A.C.A e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Projeto de Lei 02/2025 que dispõe sobre a criação da Política Municipal de Proteção e Garantia de Direitos às pessoas Neurodivergentes e dá outras providencias</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Consedera de Utilidade Pública a Associação das Famílias e Amigos Especiais- AFAE e dá outras providencias.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/254/pl_034.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/254/pl_034.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 04 que Altera a Lei Municipal nº 846/2019, que cria a Comenda Professora Maria Constância da França Muniz e dá outras providências.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Nova Olinda-CE, o Programa Câmara Mirim.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Atenção Psicossocial (CAPS) Tipo I a ser construído neste município de Nova Olinda/CE.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
@@ -1467,51 +1479,51 @@
   <si>
     <t>Parecer da Comissão Permanente ao Projeto de Lei nº 02/2025 da Vereadora Dra. Karinne.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>dgwhdgwgf</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>bQAHGSDV</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/217/pedido_aureliano.pdf</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/217/pedido_aureliano.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, no termos regimentais, que seja encaminhando ao Excelentíssimo Senhora Prefeito Municipal de Nova Olinda /CE o presente pedido de providencias, para que adote as medidas necessárias à criação e organização de espaço destinado à escuta especialização de crianças e adolescentes vítimas ou testemunhas de violência, conforme previsto na legislação supracitada.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>Com a finalidade de que seja elaborado e encaminhado a esta Casa Legislativa Projeto de Lei que disponha sobre a isenção do Imposto Predial e Territorial Urbano (IPTU) para os imóveis residenciais situados no Território Urbano de Nova Olinda/CE que não disponham de infraestrutura urbana adequada.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1824,68 +1836,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_indicacao_no_05-2025_-_programa_municipal_de_atividades_recreativas_tea_-_autora_vereadora_lourdes_da_saude.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_indicacao_no_06-2025_-_fumace_-_autora_vereadora_lourdes_da_saude.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/196/toim_de_deda.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/165/req_41_-_2025_-_carlim_-_calcamento_triunfo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/166/req_42_-_2025_-_carlim_-_ponto_de_moto-taxi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/167/req_43_-_2025_-_academia_da_saude_triunfo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/169/req_45_-_2025_-_carlim_-quadra_sitio_gostoso.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/170/req_46_dra._karinne.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/171/req_47-_2025_-_carlim_-_passagem_molhada_do_sitio_bujari.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/172/req_48-_2025_-_carlim_-_praca_do_sitio_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/173/req_49-_2025_-_carlim_-_calcamento_do_sitio_jurema.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/174/req_50-_2025_-_carlim_-_iluminacao_das_rotatorias.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/175/req_51-_2025_-_carlim_-_calcamento_do_sitio_grossos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/176/req_52-_2025_-_carlim_-_calcamento_do_sitio_serrinha.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/177/req_53_-_2025_-_toin_de_deda_-_aumento_de_vagas_do_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/178/req_54_-_2025_-_toin_de_deda_-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/210/req.59.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/220/req_64.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/249/req_74.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/203/pl22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/204/pl023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/205/pl024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/221/pl_028.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/254/pl_034.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/217/pedido_aureliano.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_indicacao_no_05-2025_-_programa_municipal_de_atividades_recreativas_tea_-_autora_vereadora_lourdes_da_saude.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_indicacao_no_06-2025_-_fumace_-_autora_vereadora_lourdes_da_saude.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/196/toim_de_deda.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/165/req_41_-_2025_-_carlim_-_calcamento_triunfo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/166/req_42_-_2025_-_carlim_-_ponto_de_moto-taxi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/167/req_43_-_2025_-_academia_da_saude_triunfo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/169/req_45_-_2025_-_carlim_-quadra_sitio_gostoso.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/170/req_46_dra._karinne.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/171/req_47-_2025_-_carlim_-_passagem_molhada_do_sitio_bujari.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/172/req_48-_2025_-_carlim_-_praca_do_sitio_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/173/req_49-_2025_-_carlim_-_calcamento_do_sitio_jurema.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/174/req_50-_2025_-_carlim_-_iluminacao_das_rotatorias.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/175/req_51-_2025_-_carlim_-_calcamento_do_sitio_grossos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/176/req_52-_2025_-_carlim_-_calcamento_do_sitio_serrinha.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/177/req_53_-_2025_-_toin_de_deda_-_aumento_de_vagas_do_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/178/req_54_-_2025_-_toin_de_deda_-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/210/req.59.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/220/req_64.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/249/req_74.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/203/pl22.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/204/pl023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/205/pl024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/221/pl_028.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/254/pl_034.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2025/217/pedido_aureliano.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H168"/>
+  <dimension ref="A1:H170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="192.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="192" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2578,3524 +2590,3576 @@
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>94</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>102</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D29" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>94</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>105</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>106</v>
       </c>
-      <c r="B30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>94</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>108</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" t="s">
+        <v>109</v>
+      </c>
+      <c r="E31" t="s">
         <v>110</v>
       </c>
-      <c r="B31" t="s">
-[...9 lines deleted...]
-        <v>108</v>
+      <c r="F31" t="s">
+        <v>86</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>112</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E32" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E33" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D34" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E34" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>120</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D35" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E35" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F35" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D36" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E36" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F36" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>126</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>31</v>
+      </c>
+      <c r="D37" t="s">
+        <v>113</v>
+      </c>
+      <c r="E37" t="s">
+        <v>114</v>
+      </c>
+      <c r="F37" t="s">
         <v>124</v>
       </c>
-      <c r="B37" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D38" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E38" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E39" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D40" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E40" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F40" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D41" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E41" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F41" t="s">
-        <v>134</v>
+        <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>136</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E42" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F42" t="s">
-        <v>39</v>
+        <v>137</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="D43" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E43" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F43" t="s">
-        <v>39</v>
+        <v>140</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D44" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E44" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F44" t="s">
-        <v>131</v>
+        <v>39</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D45" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E45" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F45" t="s">
-        <v>118</v>
+        <v>39</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D46" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E46" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F46" t="s">
-        <v>24</v>
+        <v>137</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="D47" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E47" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F47" t="s">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="D48" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E48" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F48" t="s">
-        <v>134</v>
+        <v>24</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="D49" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E49" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F49" t="s">
-        <v>131</v>
+        <v>39</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="D50" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E50" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F50" t="s">
-        <v>118</v>
+        <v>140</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D51" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E51" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F51" t="s">
-        <v>24</v>
+        <v>137</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="D52" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E52" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F52" t="s">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="D53" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E53" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F53" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="D54" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E54" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F54" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="D55" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E55" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F55" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="D56" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E56" t="s">
-        <v>108</v>
+        <v>114</v>
+      </c>
+      <c r="F56" t="s">
+        <v>140</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="D57" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E57" t="s">
-        <v>108</v>
+        <v>114</v>
+      </c>
+      <c r="F57" t="s">
+        <v>39</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>170</v>
+        <v>100</v>
       </c>
       <c r="D58" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E58" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>114</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>172</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
+        <v>103</v>
+      </c>
+      <c r="D59" t="s">
+        <v>113</v>
+      </c>
+      <c r="E59" t="s">
+        <v>114</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
         <v>173</v>
-      </c>
-[...13 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>174</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>106</v>
+      </c>
+      <c r="D60" t="s">
+        <v>113</v>
+      </c>
+      <c r="E60" t="s">
+        <v>114</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
         <v>175</v>
-      </c>
-[...19 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>176</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>177</v>
+      </c>
+      <c r="D61" t="s">
+        <v>113</v>
+      </c>
+      <c r="E61" t="s">
+        <v>114</v>
+      </c>
+      <c r="F61" t="s">
+        <v>86</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
         <v>178</v>
-      </c>
-[...19 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>179</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>180</v>
+      </c>
+      <c r="D62" t="s">
+        <v>113</v>
+      </c>
+      <c r="E62" t="s">
+        <v>114</v>
+      </c>
+      <c r="F62" t="s">
+        <v>137</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
         <v>181</v>
-      </c>
-[...19 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>182</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>183</v>
+      </c>
+      <c r="D63" t="s">
+        <v>113</v>
+      </c>
+      <c r="E63" t="s">
+        <v>114</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
         <v>184</v>
-      </c>
-[...19 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>185</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>186</v>
+      </c>
+      <c r="D64" t="s">
+        <v>113</v>
+      </c>
+      <c r="E64" t="s">
+        <v>114</v>
+      </c>
+      <c r="F64" t="s">
+        <v>39</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
         <v>187</v>
-      </c>
-[...19 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>188</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>189</v>
+      </c>
+      <c r="D65" t="s">
+        <v>113</v>
+      </c>
+      <c r="E65" t="s">
+        <v>114</v>
+      </c>
+      <c r="F65" t="s">
+        <v>121</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
         <v>190</v>
-      </c>
-[...19 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>191</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>192</v>
+      </c>
+      <c r="D66" t="s">
+        <v>113</v>
+      </c>
+      <c r="E66" t="s">
+        <v>114</v>
+      </c>
+      <c r="F66" t="s">
+        <v>140</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
         <v>193</v>
-      </c>
-[...19 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>194</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>195</v>
+      </c>
+      <c r="D67" t="s">
+        <v>113</v>
+      </c>
+      <c r="E67" t="s">
+        <v>114</v>
+      </c>
+      <c r="F67" t="s">
+        <v>39</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
         <v>196</v>
-      </c>
-[...19 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>197</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>198</v>
+      </c>
+      <c r="D68" t="s">
+        <v>113</v>
+      </c>
+      <c r="E68" t="s">
+        <v>114</v>
+      </c>
+      <c r="F68" t="s">
+        <v>137</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
         <v>199</v>
-      </c>
-[...19 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D69" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E69" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F69" t="s">
-        <v>86</v>
+        <v>124</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>203</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>204</v>
+      </c>
+      <c r="D70" t="s">
+        <v>113</v>
+      </c>
+      <c r="E70" t="s">
+        <v>114</v>
+      </c>
+      <c r="F70" t="s">
+        <v>205</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
         <v>206</v>
-      </c>
-[...19 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="D71" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E71" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F71" t="s">
-        <v>131</v>
+        <v>86</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>212</v>
+        <v>14</v>
       </c>
       <c r="H71" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="D72" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E72" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F72" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="H72" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="D73" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E73" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F73" t="s">
-        <v>39</v>
+        <v>137</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>14</v>
+        <v>216</v>
       </c>
       <c r="H73" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>218</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>219</v>
+      </c>
+      <c r="D74" t="s">
+        <v>113</v>
+      </c>
+      <c r="E74" t="s">
+        <v>114</v>
+      </c>
+      <c r="F74" t="s">
+        <v>137</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H74" t="s">
         <v>221</v>
-      </c>
-[...19 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="D75" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E75" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F75" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>227</v>
+        <v>14</v>
       </c>
       <c r="H75" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D76" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E76" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F76" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="H76" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D77" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E77" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F77" t="s">
-        <v>131</v>
+        <v>24</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="H77" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D78" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E78" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F78" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="H78" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D79" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E79" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F79" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="H79" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D80" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E80" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F80" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="H80" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="D81" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E81" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F81" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="H81" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="D82" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E82" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F82" t="s">
-        <v>39</v>
+        <v>137</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="H82" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="D83" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E83" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F83" t="s">
-        <v>39</v>
+        <v>137</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="H83" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="D84" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E84" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F84" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>14</v>
+        <v>259</v>
       </c>
       <c r="H84" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>261</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>262</v>
+      </c>
+      <c r="D85" t="s">
+        <v>113</v>
+      </c>
+      <c r="E85" t="s">
+        <v>114</v>
+      </c>
+      <c r="F85" t="s">
+        <v>39</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H85" t="s">
         <v>264</v>
-      </c>
-[...19 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>265</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>266</v>
+      </c>
+      <c r="D86" t="s">
+        <v>113</v>
+      </c>
+      <c r="E86" t="s">
+        <v>114</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H86" t="s">
         <v>267</v>
-      </c>
-[...19 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>268</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>269</v>
+      </c>
+      <c r="D87" t="s">
+        <v>113</v>
+      </c>
+      <c r="E87" t="s">
+        <v>114</v>
+      </c>
+      <c r="F87" t="s">
+        <v>24</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H87" t="s">
         <v>270</v>
-      </c>
-[...19 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>271</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>272</v>
+      </c>
+      <c r="D88" t="s">
+        <v>113</v>
+      </c>
+      <c r="E88" t="s">
+        <v>114</v>
+      </c>
+      <c r="F88" t="s">
+        <v>124</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H88" t="s">
         <v>273</v>
-      </c>
-[...19 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="D89" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E89" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F89" t="s">
-        <v>118</v>
+        <v>39</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H89" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>277</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>278</v>
+      </c>
+      <c r="D90" t="s">
+        <v>113</v>
+      </c>
+      <c r="E90" t="s">
+        <v>114</v>
+      </c>
+      <c r="F90" t="s">
+        <v>124</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H90" t="s">
         <v>280</v>
-      </c>
-[...19 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>281</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>282</v>
+      </c>
+      <c r="D91" t="s">
+        <v>113</v>
+      </c>
+      <c r="E91" t="s">
+        <v>114</v>
+      </c>
+      <c r="F91" t="s">
+        <v>124</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H91" t="s">
         <v>283</v>
-      </c>
-[...19 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>284</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>285</v>
+      </c>
+      <c r="D92" t="s">
+        <v>113</v>
+      </c>
+      <c r="E92" t="s">
+        <v>114</v>
+      </c>
+      <c r="F92" t="s">
+        <v>24</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H92" t="s">
         <v>286</v>
-      </c>
-[...19 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>287</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>288</v>
+      </c>
+      <c r="D93" t="s">
+        <v>113</v>
+      </c>
+      <c r="E93" t="s">
+        <v>114</v>
+      </c>
+      <c r="F93" t="s">
+        <v>39</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H93" t="s">
         <v>289</v>
-      </c>
-[...19 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D94" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E94" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F94" t="s">
         <v>39</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H94" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>293</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>294</v>
+      </c>
+      <c r="D95" t="s">
+        <v>113</v>
+      </c>
+      <c r="E95" t="s">
+        <v>114</v>
+      </c>
+      <c r="F95" t="s">
+        <v>90</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H95" t="s">
         <v>296</v>
-      </c>
-[...19 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>297</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>298</v>
+      </c>
+      <c r="D96" t="s">
+        <v>113</v>
+      </c>
+      <c r="E96" t="s">
+        <v>114</v>
+      </c>
+      <c r="F96" t="s">
+        <v>39</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H96" t="s">
         <v>299</v>
-      </c>
-[...19 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>300</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>301</v>
+      </c>
+      <c r="D97" t="s">
+        <v>113</v>
+      </c>
+      <c r="E97" t="s">
+        <v>114</v>
+      </c>
+      <c r="F97" t="s">
+        <v>24</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H97" t="s">
         <v>302</v>
-      </c>
-[...19 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>303</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>304</v>
+      </c>
+      <c r="D98" t="s">
+        <v>113</v>
+      </c>
+      <c r="E98" t="s">
+        <v>114</v>
+      </c>
+      <c r="F98" t="s">
+        <v>137</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H98" t="s">
         <v>305</v>
-      </c>
-[...19 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>306</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>307</v>
+      </c>
+      <c r="D99" t="s">
+        <v>113</v>
+      </c>
+      <c r="E99" t="s">
+        <v>114</v>
+      </c>
+      <c r="F99" t="s">
+        <v>137</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H99" t="s">
         <v>308</v>
-      </c>
-[...16 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>309</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>310</v>
+      </c>
+      <c r="D100" t="s">
+        <v>113</v>
+      </c>
+      <c r="E100" t="s">
+        <v>114</v>
+      </c>
+      <c r="F100" t="s">
+        <v>137</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H100" t="s">
         <v>311</v>
-      </c>
-[...19 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>312</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>313</v>
+      </c>
+      <c r="D101" t="s">
+        <v>113</v>
+      </c>
+      <c r="E101" t="s">
+        <v>114</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H101" t="s">
         <v>314</v>
-      </c>
-[...19 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>315</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>316</v>
+      </c>
+      <c r="D102" t="s">
+        <v>113</v>
+      </c>
+      <c r="E102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F102" t="s">
+        <v>86</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H102" t="s">
         <v>317</v>
-      </c>
-[...19 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>318</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>319</v>
+      </c>
+      <c r="D103" t="s">
+        <v>113</v>
+      </c>
+      <c r="E103" t="s">
+        <v>114</v>
+      </c>
+      <c r="F103" t="s">
+        <v>137</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H103" t="s">
         <v>320</v>
-      </c>
-[...19 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="D104" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E104" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F104" t="s">
-        <v>94</v>
+        <v>137</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H104" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>324</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>325</v>
+      </c>
+      <c r="D105" t="s">
+        <v>113</v>
+      </c>
+      <c r="E105" t="s">
+        <v>114</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H105" t="s">
         <v>327</v>
-      </c>
-[...19 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>328</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>329</v>
+      </c>
+      <c r="D106" t="s">
+        <v>113</v>
+      </c>
+      <c r="E106" t="s">
+        <v>114</v>
+      </c>
+      <c r="F106" t="s">
+        <v>94</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H106" t="s">
         <v>330</v>
-      </c>
-[...19 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>331</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>332</v>
+      </c>
+      <c r="D107" t="s">
+        <v>113</v>
+      </c>
+      <c r="E107" t="s">
+        <v>114</v>
+      </c>
+      <c r="F107" t="s">
+        <v>124</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H107" t="s">
         <v>333</v>
-      </c>
-[...19 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>17</v>
+        <v>335</v>
       </c>
       <c r="D108" t="s">
-        <v>334</v>
+        <v>113</v>
       </c>
       <c r="E108" t="s">
-        <v>335</v>
+        <v>114</v>
       </c>
       <c r="F108" t="s">
+        <v>24</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H108" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>337</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>338</v>
+      </c>
+      <c r="E109" t="s">
+        <v>339</v>
+      </c>
+      <c r="F109" t="s">
         <v>340</v>
-      </c>
-[...13 lines deleted...]
-        <v>336</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H109" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>342</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D110" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E110" t="s">
-        <v>335</v>
+        <v>339</v>
+      </c>
+      <c r="F110" t="s">
+        <v>340</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H110" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>344</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D111" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E111" t="s">
-        <v>335</v>
+        <v>339</v>
+      </c>
+      <c r="F111" t="s">
+        <v>340</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H111" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>346</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="D112" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E112" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H112" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>348</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="D113" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E113" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H113" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>350</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="D114" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E114" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H114" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>352</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="D115" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E115" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H115" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>354</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="D116" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E116" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H116" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>356</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="D117" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E117" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H117" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>358</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D118" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E118" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H118" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>360</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D119" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E119" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H119" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>362</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D120" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E120" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H120" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>364</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="D121" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E121" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H121" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>366</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="D122" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E122" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H122" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>368</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="D123" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E123" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H123" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>370</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="D124" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E124" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H124" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>372</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D125" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E125" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G125" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H125" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>374</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>79</v>
+      </c>
+      <c r="D126" t="s">
+        <v>338</v>
+      </c>
+      <c r="E126" t="s">
+        <v>339</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H126" t="s">
         <v>375</v>
-      </c>
-[...16 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>376</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>82</v>
+      </c>
+      <c r="D127" t="s">
+        <v>338</v>
+      </c>
+      <c r="E127" t="s">
+        <v>339</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H127" t="s">
         <v>378</v>
-      </c>
-[...16 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>379</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>85</v>
+      </c>
+      <c r="D128" t="s">
+        <v>338</v>
+      </c>
+      <c r="E128" t="s">
+        <v>339</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H128" t="s">
         <v>381</v>
-      </c>
-[...16 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>382</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>89</v>
+      </c>
+      <c r="D129" t="s">
+        <v>338</v>
+      </c>
+      <c r="E129" t="s">
+        <v>339</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>383</v>
-      </c>
-[...13 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H129" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>385</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="D130" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E130" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H130" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>387</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="D131" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E131" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G131" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H131" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>389</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>100</v>
+      </c>
+      <c r="D132" t="s">
+        <v>338</v>
+      </c>
+      <c r="E132" t="s">
+        <v>339</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H132" t="s">
         <v>390</v>
-      </c>
-[...16 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>391</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>103</v>
+      </c>
+      <c r="D133" t="s">
+        <v>338</v>
+      </c>
+      <c r="E133" t="s">
+        <v>339</v>
+      </c>
+      <c r="G133" s="1" t="s">
         <v>392</v>
-      </c>
-[...13 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H133" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>394</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="D134" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E134" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H134" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>396</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D135" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E135" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H135" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>398</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D136" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E136" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H136" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>400</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D137" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E137" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H137" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>402</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D138" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E138" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H138" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>404</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D139" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E139" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H139" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>406</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D140" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E140" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H140" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>408</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D141" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E141" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H141" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>410</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D142" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E142" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H142" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>412</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D143" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E143" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H143" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>414</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D144" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E144" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H144" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>416</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="D145" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E145" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H145" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="D146" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E146" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H146" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>17</v>
+        <v>215</v>
       </c>
       <c r="D147" t="s">
-        <v>420</v>
+        <v>338</v>
       </c>
       <c r="E147" t="s">
-        <v>421</v>
+        <v>339</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H147" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>20</v>
+        <v>219</v>
       </c>
       <c r="D148" t="s">
-        <v>420</v>
+        <v>338</v>
       </c>
       <c r="E148" t="s">
-        <v>421</v>
+        <v>339</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H148" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>423</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>17</v>
+      </c>
+      <c r="D149" t="s">
+        <v>424</v>
+      </c>
+      <c r="E149" t="s">
         <v>425</v>
       </c>
-      <c r="B149" t="s">
-[...5 lines deleted...]
-      <c r="D149" t="s">
+      <c r="G149" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H149" t="s">
         <v>426</v>
-      </c>
-[...10 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D150" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E150" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>425</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H150" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>429</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" t="s">
+        <v>430</v>
+      </c>
+      <c r="E151" t="s">
         <v>431</v>
-      </c>
-[...10 lines deleted...]
-        <v>427</v>
       </c>
       <c r="F151" t="s">
         <v>24</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H151" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>433</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D152" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="E152" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="F152" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H152" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>435</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D153" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="E153" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="F153" t="s">
         <v>24</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H153" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>437</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D154" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="E154" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="F154" t="s">
-        <v>13</v>
+        <v>205</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H154" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>439</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D155" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="E155" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="F155" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G155" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H155" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>441</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>31</v>
+      </c>
+      <c r="D156" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H156" t="s">
         <v>442</v>
-      </c>
-[...19 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>443</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>35</v>
+      </c>
+      <c r="D157" t="s">
+        <v>430</v>
+      </c>
+      <c r="E157" t="s">
+        <v>431</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="1" t="s">
         <v>444</v>
-      </c>
-[...13 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H157" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>446</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D158" t="s">
+        <v>430</v>
+      </c>
+      <c r="E158" t="s">
+        <v>431</v>
+      </c>
+      <c r="F158" t="s">
+        <v>94</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H158" t="s">
         <v>447</v>
-      </c>
-[...10 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>17</v>
+        <v>106</v>
       </c>
       <c r="D159" t="s">
-        <v>447</v>
+        <v>430</v>
       </c>
       <c r="E159" t="s">
-        <v>448</v>
+        <v>431</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H159" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>450</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>10</v>
+      </c>
+      <c r="D160" t="s">
+        <v>451</v>
+      </c>
+      <c r="E160" t="s">
         <v>452</v>
       </c>
-      <c r="B160" t="s">
-[...9 lines deleted...]
-        <v>448</v>
+      <c r="F160" t="s">
+        <v>340</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H160" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>454</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D161" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="E161" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H161" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>456</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D162" t="s">
+        <v>451</v>
+      </c>
+      <c r="E162" t="s">
+        <v>452</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H162" t="s">
         <v>457</v>
-      </c>
-[...10 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D163" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="E163" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H163" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="D164" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="E164" t="s">
-        <v>467</v>
+        <v>462</v>
+      </c>
+      <c r="F164" t="s">
+        <v>24</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H164" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>10</v>
       </c>
       <c r="D165" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="E165" t="s">
-        <v>471</v>
+        <v>466</v>
+      </c>
+      <c r="F165" t="s">
+        <v>467</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H165" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="D166" t="s">
         <v>470</v>
       </c>
       <c r="E166" t="s">
         <v>471</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H166" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>473</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>10</v>
+      </c>
+      <c r="D167" t="s">
+        <v>474</v>
+      </c>
+      <c r="E167" t="s">
         <v>475</v>
       </c>
-      <c r="B167" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G167" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H167" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>477</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>17</v>
+      </c>
+      <c r="D168" t="s">
+        <v>474</v>
+      </c>
+      <c r="E168" t="s">
+        <v>475</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H168" t="s">
         <v>478</v>
       </c>
-      <c r="B168" t="s">
-[...2 lines deleted...]
-      <c r="C168" t="s">
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>479</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>20</v>
+      </c>
+      <c r="D169" t="s">
+        <v>474</v>
+      </c>
+      <c r="E169" t="s">
+        <v>475</v>
+      </c>
+      <c r="F169" t="s">
+        <v>90</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H169" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>482</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
         <v>23</v>
       </c>
-      <c r="D168" t="s">
-[...5 lines deleted...]
-      <c r="F168" t="s">
+      <c r="D170" t="s">
+        <v>474</v>
+      </c>
+      <c r="E170" t="s">
+        <v>475</v>
+      </c>
+      <c r="F170" t="s">
         <v>90</v>
       </c>
-      <c r="G168" s="1" t="s">
-[...3 lines deleted...]
-        <v>479</v>
+      <c r="G170" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H170" t="s">
+        <v>483</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6223,50 +6287,52 @@
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>