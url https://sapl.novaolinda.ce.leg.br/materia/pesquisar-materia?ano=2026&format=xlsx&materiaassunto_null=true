--- v0 (2026-02-08)
+++ v1 (2026-04-06)
@@ -10,182 +10,350 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="100">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.novaolinda.ce.leg.br/media/</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de um Parque Municipal de Eventos nesta cidade de Nova Olinda-CE.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Indica a Poder Executivo a iniciativa de criação do Programa Cuidar de quem Educa”, destinado aos profissionais da educação e dá outras providências.</t>
   </si>
   <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Lourdes Saúde</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Novolindense à Secretária da Cultura do Ceará, Luisa Cela de Arruda Coelho</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal a criação e implantação de Sala Lilás na Unidade Hospitalar Ana Alencar Alves no nosso Município, como política permanente de acolhimento e proteção às mulheres no âmbito do Sistema Único de Saúde – SUS.</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Corrinha SIND</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a necessidade de elaboração e envio de Projeto de Lei para a criação e implantação do Plano de Cargos, Carreira e Salários (PCCS) dos servidores da Assistência Social do Município, bem como, a reestruturação administrativa da Secretaria Municipal de Assistência Social, com foco na valorização da equipe técnica e criação da Coordenação de Benefícios Eventuais.</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Dindo Araújo</t>
+  </si>
+  <si>
+    <t>Indica a Concessão do Título de Cidadã Novolindense ao Sr. Luiz Gastão Bittencout da Silva.</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Titulo de Cidadã Novolindense a Sra. Cláudia Maria Menezes Brilhante Maia</t>
+  </si>
+  <si>
     <t>274</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Toin de Deda</t>
   </si>
   <si>
     <t>Requerendo a implantação de iluminação pública na ponte popularmente conhecida como “Ponte dos Boião”, localizada neste município.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Requerendo que seja realizada a construção de um calçadão no trecho que liga a Rua Jeremias Pereira a Rua Alvin Alves, mais especificamente em frente a Secretaria Municipal de Meio Ambiente ao lado da Câmara Municipal.</t>
   </si>
   <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>Raimundo</t>
+  </si>
+  <si>
+    <t>Requer o asfaltamento da Rua Joana Cordeiro, no bairro Pissarreira</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>Manutenção corretiva e restauração da ponte de ferro (Passarela) localizada no Distrito Triunfo sobre o Rio Carius que dá acesso á Rua São Francisco no Triunfo I ao Triunfo II.</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>Valorização aos motoristas da rede municipal de ensino, visando uma correção salarial e valorizar a responsabilidade de transportar vidas.</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>Reforma e ampliação de banheiros na Escola Municipal Reunidas Santo Expedito, localizada no Distrito de Triunfo.</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>Aureliano</t>
+  </si>
+  <si>
+    <t>Que seja  realizada a interdição da Rua Jeremias Pereira, no trecho da Casa Grande até o Café Cultural, nos dias sexta-feira, sábado e domingo, no horário das 18h às 23h.</t>
+  </si>
+  <si>
     <t>278</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Altera a tabela salarial constante dos anexos IV da Lei nº 549/2007 de 11 de dezembro de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2026/279/pl_02.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a instituição Programa Municipal de Proteção à Saúde Íntima Feminina no âmbito da Secretaria Municipal de Educação de Nova Olinda/CE.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>3</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2026/282/pl_03.pdf</t>
   </si>
   <si>
     <t>Modifica a estrutura da Central de Conciliação e Acordos – CCA no âmbito do município de Nova Olinda/CE.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>4</t>
+    <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2026/283/pl04.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial ao orçamento de 2026 do município de Nova Olinda/CE, e dá outras providencias.</t>
   </si>
   <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>Institui a Célula de atendimento Multidisciplinar na Rede Pública de Ensino do Município de Nova Olinda/CE e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão remuneratória dos vencimentos dos servidores, ocupantes de cargos efetivos que percebem até um salário-mínimo aposentados e pensionistas do Poder Executivo Municipal de Nova Olinda, na forma Decreto nº 12.797/2025, de 23 de dezembro de 2025 do Governo Federal. Entre outras providências.</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>Altera a estrutura administrativa da Secretaria Municipal de Educação Básica do Município de Nova Olinda/CE, cria cargos comissionados e atualiza subsídio, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Amplia o quantitativo de vagas do cargo de Coordenadores de Gestão na estrutura administrativa do município e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da Bolsa EJA no município de Nova Olinda/CE, destinada a estudantes da modalidade Educação de Jovens e Adultos, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Dispoe sobre os critérios de incorporação, registro, controle, avaliação, reavaliação, depreciação, amortização, exaustão, inventário, baixa e movimentação dos bens que compõem o Patrimonio Público do Município de Nova Olinda-CE.</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>autoriza a abertura de Crédito Adicional especial ao vigente orçamento do município de Nova Olinda/CE, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>institui o Código Municipal de Proteção ao Patrimônio Cultural de Nova Olinda – CE e dá outras providências.</t>
+  </si>
+  <si>
     <t>280</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>Lourdes Saúde</t>
-[...1 lines deleted...]
-  <si>
     <t>Institui o “Dia Municipal do Casamento Civil Comunitário” e o respectivo Programa Municipal de Casamento Civil Comunitário no município de Nova Olinda-CE, e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Institui no Município de Nova Olinda-CE a disciplina/transversalidade “Violência Doméstica, Igualdade e Convivência Saudável” nas escolas da rede municipal de ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da Comenda de Honraria “14 de abril” aos Cidadãos e Instituições que Contribuíram e Contribuem para o Desenvolvimento do Município de Nova Olinda.</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>Dra. Karinne</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Conscientização e Prevenção da Violência Contra a Mulher no Município de Nova Olinda e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -489,69 +657,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2026/279/pl_02.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2026/282/pl_03.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2026/283/pl04.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="37.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="199.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -590,247 +758,763 @@
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>20</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>23</v>
       </c>
-      <c r="B5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>31</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>31</v>
       </c>
-      <c r="B8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>38</v>
+      </c>
+      <c r="F9" t="s">
+        <v>39</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
         <v>37</v>
       </c>
-      <c r="B10" t="s">
-[...5 lines deleted...]
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>38</v>
       </c>
-      <c r="E10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" t="s">
+        <v>44</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" t="s">
+        <v>27</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F15" t="s">
+        <v>53</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>16</v>
       </c>
-      <c r="D11" t="s">
-[...12 lines deleted...]
-        <v>43</v>
+      <c r="D17" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" t="s">
+        <v>57</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H17" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" t="s">
+        <v>57</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" t="s">
+        <v>57</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H19" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" t="s">
+        <v>57</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" t="s">
+        <v>57</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" t="s">
+        <v>57</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>75</v>
+      </c>
+      <c r="D23" t="s">
+        <v>56</v>
+      </c>
+      <c r="E23" t="s">
+        <v>57</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>78</v>
+      </c>
+      <c r="D24" t="s">
+        <v>56</v>
+      </c>
+      <c r="E24" t="s">
+        <v>57</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>81</v>
+      </c>
+      <c r="D25" t="s">
+        <v>56</v>
+      </c>
+      <c r="E25" t="s">
+        <v>57</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>84</v>
+      </c>
+      <c r="D26" t="s">
+        <v>56</v>
+      </c>
+      <c r="E26" t="s">
+        <v>57</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>87</v>
+      </c>
+      <c r="D27" t="s">
+        <v>56</v>
+      </c>
+      <c r="E27" t="s">
+        <v>57</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
+        <v>90</v>
+      </c>
+      <c r="E28" t="s">
+        <v>91</v>
+      </c>
+      <c r="F28" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>93</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>95</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" t="s">
+        <v>90</v>
+      </c>
+      <c r="E30" t="s">
+        <v>91</v>
+      </c>
+      <c r="F30" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>97</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" t="s">
+        <v>90</v>
+      </c>
+      <c r="E31" t="s">
+        <v>91</v>
+      </c>
+      <c r="F31" t="s">
+        <v>98</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" t="s">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>