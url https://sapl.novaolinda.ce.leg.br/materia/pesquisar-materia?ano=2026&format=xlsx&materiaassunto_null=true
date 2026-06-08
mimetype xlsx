--- v1 (2026-04-06)
+++ v2 (2026-06-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="146">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -120,50 +120,83 @@
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de elaboração e envio de Projeto de Lei para a criação e implantação do Plano de Cargos, Carreira e Salários (PCCS) dos servidores da Assistência Social do Município, bem como, a reestruturação administrativa da Secretaria Municipal de Assistência Social, com foco na valorização da equipe técnica e criação da Coordenação de Benefícios Eventuais.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dindo Araújo</t>
   </si>
   <si>
     <t>Indica a Concessão do Título de Cidadã Novolindense ao Sr. Luiz Gastão Bittencout da Silva.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Titulo de Cidadã Novolindense a Sra. Cláudia Maria Menezes Brilhante Maia</t>
   </si>
   <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Honorária de Nova Olinda – CE à Senhora Lia Gondim Araújo de Freitas, na forma que indica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Dra. Karinne</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo municipal a implementação do Piso Salarial Profissional Nacional aos professores contratados temporariamente da rede municipal de ensino de Nova Olinda, observada a proporcionalidade da carga horária e o entendimento fixado pelo Supremo Tribunal Federal no tema 1.308 da repercussão geral.</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Carlim Cred</t>
+  </si>
+  <si>
+    <t>Indica a Denominação de “Rua Antonio Bezerra da Silva (Antonio Vaqueiro)” uma via pública atualmente sem denominação oficial, localizada no bairro Vila Alta.</t>
+  </si>
+  <si>
     <t>274</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Toin de Deda</t>
   </si>
   <si>
     <t>Requerendo a implantação de iluminação pública na ponte popularmente conhecida como “Ponte dos Boião”, localizada neste município.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Requerendo que seja realizada a construção de um calçadão no trecho que liga a Rua Jeremias Pereira a Rua Alvin Alves, mais especificamente em frente a Secretaria Municipal de Meio Ambiente ao lado da Câmara Municipal.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Raimundo</t>
@@ -177,50 +210,95 @@
   <si>
     <t>Manutenção corretiva e restauração da ponte de ferro (Passarela) localizada no Distrito Triunfo sobre o Rio Carius que dá acesso á Rua São Francisco no Triunfo I ao Triunfo II.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>Valorização aos motoristas da rede municipal de ensino, visando uma correção salarial e valorizar a responsabilidade de transportar vidas.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>Reforma e ampliação de banheiros na Escola Municipal Reunidas Santo Expedito, localizada no Distrito de Triunfo.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>Aureliano</t>
   </si>
   <si>
     <t>Que seja  realizada a interdição da Rua Jeremias Pereira, no trecho da Casa Grande até o Café Cultural, nos dias sexta-feira, sábado e domingo, no horário das 18h às 23h.</t>
   </si>
   <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>Requer que a empresa AMBIENTAL CEARÁ, responsável pela obra, que seja feito o Reparo do Calçamento/pavimentação, na Rua Fábia Brito, localizada no Bairro Nossa Senhora de Fátima, nesta cidade de Nova Olinda-CE.</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>Requerendo que seja analisada a viabilidade de implantação de iluminação pública na CE-292, no Distrito de Triunfo, no trecho que compreende entre o Bar do Careca até a residência de Seu Lau.</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>Requerendo implantação de iluminação pública em LED na Rodovia CE-166, no trecho compreendido do Triângulo até a rotatória do desvio, na Rodovia Santana do Cariri; e no trecho compreendido em frente ao estádio, Avenida Perimetral Sul até a localidade da Jurema.</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Que sejam adotas providencias necessárias e urgentes junto ao DETRAN/CE, para a instalação de 03 (três) redutores de velocidade (lombadas), abrangendo o trecho que inicia na rotatória da CE 292, na Avenida Perimetral Sul, com acesso a outra rotatória no desvio localizado na Rodovia Santana do Cariri.</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Construção de uma passagem molhada no Sítio Mandacarú.</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Requer que seja realizada a reforma/manutenção, o alargamento da passagem molhada, e a elevação da estrada vicinal que dá acesso ao Sítio Várzea, até à propriedade de Dona Noésia, neste município</t>
+  </si>
+  <si>
     <t>278</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Altera a tabela salarial constante dos anexos IV da Lei nº 549/2007 de 11 de dezembro de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2026/279/pl_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição Programa Municipal de Proteção à Saúde Íntima Feminina no âmbito da Secretaria Municipal de Educação de Nova Olinda/CE.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2026/282/pl_03.pdf</t>
@@ -237,123 +315,183 @@
   <si>
     <t>Autoriza a abertura de crédito adicional especial ao orçamento de 2026 do município de Nova Olinda/CE, e dá outras providencias.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Institui a Célula de atendimento Multidisciplinar na Rede Pública de Ensino do Município de Nova Olinda/CE e dá outras providencias.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão remuneratória dos vencimentos dos servidores, ocupantes de cargos efetivos que percebem até um salário-mínimo aposentados e pensionistas do Poder Executivo Municipal de Nova Olinda, na forma Decreto nº 12.797/2025, de 23 de dezembro de 2025 do Governo Federal. Entre outras providências.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Altera a estrutura administrativa da Secretaria Municipal de Educação Básica do Município de Nova Olinda/CE, cria cargos comissionados e atualiza subsídio, e dá outras providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>Amplia o quantitativo de vagas do cargo de Coordenadores de Gestão na estrutura administrativa do município e dá outras providencias.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>Dispõe sobre a instituição da Bolsa EJA no município de Nova Olinda/CE, destinada a estudantes da modalidade Educação de Jovens e Adultos, e dá outras providencias.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Dispoe sobre os critérios de incorporação, registro, controle, avaliação, reavaliação, depreciação, amortização, exaustão, inventário, baixa e movimentação dos bens que compõem o Patrimonio Público do Município de Nova Olinda-CE.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>autoriza a abertura de Crédito Adicional especial ao vigente orçamento do município de Nova Olinda/CE, e dá outras providencias.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>institui o Código Municipal de Proteção ao Patrimônio Cultural de Nova Olinda – CE e dá outras providências.</t>
   </si>
   <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>•	Que dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária Anual para 2027 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Altera o vencimento base dos cargos de Assistente Social, Psicólogo e Nutricionista do Quadro Pessoal Efetivo do Poder Executivo do Município de Nova Olinda-CE, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar operação de crédito junto a instituição financeira Caixa Econômica Federal por meio de FINISA e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a conceder o direito real de uso de imóvel público às Associação dos Recicladores de Nova Olinda – AARNO, pelo prazo de 20 (vinte) anos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>DEC</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>ASqasdassdsadfsdfSF</t>
+  </si>
+  <si>
     <t>280</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal do Casamento Civil Comunitário” e o respectivo Programa Municipal de Casamento Civil Comunitário no município de Nova Olinda-CE, e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Institui no Município de Nova Olinda-CE a disciplina/transversalidade “Violência Doméstica, Igualdade e Convivência Saudável” nas escolas da rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Comenda de Honraria “14 de abril” aos Cidadãos e Instituições que Contribuíram e Contribuem para o Desenvolvimento do Município de Nova Olinda.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>Dra. Karinne</t>
-[...1 lines deleted...]
-  <si>
     <t>Institui a Semana Municipal de Conscientização e Prevenção da Violência Contra a Mulher no Município de Nova Olinda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>Neném Camilo</t>
+  </si>
+  <si>
+    <t>Altera os valores da gratificação por desempenho de atividade prevista na Lei Municipal nº 831/2019, e dispõe sobre sua integração à remuneração de contribuição para fins previdenciários.</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>Aprova a Prestação de Contas de Governo da Prefeitura Municipal de Nova Olinda, referente ao exercício financeiro de 2022</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>PP</t>
+  </si>
+  <si>
+    <t>Pedido de Providência</t>
+  </si>
+  <si>
+    <t>Pedido de Providencia visando a retomada da realização de exames de endoscopia no Hospital Municipal de Nova Olinda.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -657,67 +795,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2026/279/pl_02.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2026/282/pl_03.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2026/283/pl04.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2026/279/pl_02.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2026/282/pl_03.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/sapl/public/materialegislativa/2026/283/pl04.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaolinda.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="13.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="81" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -888,633 +1026,1074 @@
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
         <v>48</v>
       </c>
-      <c r="B13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="F14" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H14" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="F15" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H15" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E16" t="s">
-        <v>57</v>
+        <v>49</v>
+      </c>
+      <c r="F16" t="s">
+        <v>27</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>57</v>
+        <v>49</v>
+      </c>
+      <c r="F17" t="s">
+        <v>27</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="H17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>57</v>
+        <v>49</v>
+      </c>
+      <c r="F18" t="s">
+        <v>64</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="H18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>57</v>
+        <v>49</v>
+      </c>
+      <c r="F19" t="s">
+        <v>55</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="H19" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>57</v>
+        <v>49</v>
+      </c>
+      <c r="F20" t="s">
+        <v>50</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H20" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>49</v>
+      </c>
+      <c r="F21" t="s">
+        <v>31</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H21" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E22" t="s">
-        <v>57</v>
+        <v>49</v>
+      </c>
+      <c r="F22" t="s">
+        <v>55</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D23" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E23" t="s">
-        <v>57</v>
+        <v>49</v>
+      </c>
+      <c r="F23" t="s">
+        <v>31</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D24" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E24" t="s">
-        <v>57</v>
+        <v>49</v>
+      </c>
+      <c r="F24" t="s">
+        <v>27</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="E25" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H25" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>82</v>
+      </c>
+      <c r="E26" t="s">
         <v>83</v>
       </c>
-      <c r="B26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G26" s="1" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="H26" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>87</v>
+        <v>19</v>
       </c>
       <c r="D27" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="E27" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="H27" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="E28" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>83</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="H28" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D29" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="E29" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>83</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H29" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D30" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="E30" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>83</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H30" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="D31" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="E31" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H31" t="s">
         <v>99</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>100</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32" t="s">
+        <v>82</v>
+      </c>
+      <c r="E32" t="s">
+        <v>83</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>102</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33" t="s">
+        <v>82</v>
+      </c>
+      <c r="E33" t="s">
+        <v>83</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>104</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" t="s">
+        <v>82</v>
+      </c>
+      <c r="E34" t="s">
+        <v>83</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>106</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>73</v>
+      </c>
+      <c r="D35" t="s">
+        <v>82</v>
+      </c>
+      <c r="E35" t="s">
+        <v>83</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>108</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>76</v>
+      </c>
+      <c r="D36" t="s">
+        <v>82</v>
+      </c>
+      <c r="E36" t="s">
+        <v>83</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>110</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>79</v>
+      </c>
+      <c r="D37" t="s">
+        <v>82</v>
+      </c>
+      <c r="E37" t="s">
+        <v>83</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>112</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>113</v>
+      </c>
+      <c r="D38" t="s">
+        <v>82</v>
+      </c>
+      <c r="E38" t="s">
+        <v>83</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>116</v>
+      </c>
+      <c r="D39" t="s">
+        <v>82</v>
+      </c>
+      <c r="E39" t="s">
+        <v>83</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>118</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>119</v>
+      </c>
+      <c r="D40" t="s">
+        <v>82</v>
+      </c>
+      <c r="E40" t="s">
+        <v>83</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H40" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>121</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>122</v>
+      </c>
+      <c r="E41" t="s">
+        <v>123</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>125</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>126</v>
+      </c>
+      <c r="E42" t="s">
+        <v>127</v>
+      </c>
+      <c r="F42" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>129</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>16</v>
+      </c>
+      <c r="D43" t="s">
+        <v>126</v>
+      </c>
+      <c r="E43" t="s">
+        <v>127</v>
+      </c>
+      <c r="F43" t="s">
+        <v>20</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>131</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>19</v>
+      </c>
+      <c r="D44" t="s">
+        <v>126</v>
+      </c>
+      <c r="E44" t="s">
+        <v>127</v>
+      </c>
+      <c r="F44" t="s">
+        <v>20</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H44" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>133</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>23</v>
+      </c>
+      <c r="D45" t="s">
+        <v>126</v>
+      </c>
+      <c r="E45" t="s">
+        <v>127</v>
+      </c>
+      <c r="F45" t="s">
+        <v>41</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H45" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>135</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" t="s">
+        <v>126</v>
+      </c>
+      <c r="E46" t="s">
+        <v>127</v>
+      </c>
+      <c r="F46" t="s">
+        <v>136</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H46" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>138</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>116</v>
+      </c>
+      <c r="D47" t="s">
+        <v>139</v>
+      </c>
+      <c r="E47" t="s">
+        <v>140</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H47" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>142</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>143</v>
+      </c>
+      <c r="E48" t="s">
+        <v>144</v>
+      </c>
+      <c r="F48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H48" t="s">
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>